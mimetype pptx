--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -8354,92 +8354,94 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2025-04-17T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-497-201</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/conpro/_layouts/15/DocIdRedir.aspx?ID=KYED-497-201</Url>
       <Description>KYED-497-201</Description>
     </_dlc_DocIdUrl>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00866F10307CB6174BB406D5F160D6B04B" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="83380506b29855ec6f8b0760bdb1bc8b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d3e8473825ed96e8d6e0426e3a16d1c" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00866F10307CB6174BB406D5F160D6B04B" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="6a88a2ca388762d2580e552d92e837e6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="665d9109ae4532e0af7169d6dfa0db6c" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:Content_x0020_Review_x0020_Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RoutingRuleDescription" ma:index="10" nillable="true" ma:displayName="Description" ma:internalName="RoutingRuleDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingStartDate" ma:index="13" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="14" nillable="true" ma:displayName="Scheduling End Date" ma:description="" ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
@@ -8562,50 +8564,59 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="23" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="25" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Content_x0020_Review_x0020_Status" ma:index="26" nillable="true" ma:displayName="Content Review Status" ma:description="- Verified: Periodically checked and confirmed to still be accurate and relevant.&#10;- Revise: Identified issues require updates or factual corrections.&#10;- Obsolete: No longer relevant; delete or move to internal archive." ma:format="RadioButtons" ma:internalName="Content_x0020_Review_x0020_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Verified"/>
+          <xsd:enumeration value="Revise"/>
+          <xsd:enumeration value="Obsolete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -8736,51 +8747,51 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="29be550e-5ac2-4cd5-b5b7-8a250a579b24"/>
     <ds:schemaRef ds:uri="5bc9d522-2386-425a-9f2a-a617cf877ec0"/>
     <ds:schemaRef ds:uri="cd1a358b-61e7-4e2c-963a-bbcfb053c0fe"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40A2AC92-9CB0-421D-8DB5-E529B80D7987}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C0D9DD2-DA63-4A5C-87CA-A8321726499B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA38C922-68A4-4660-A65B-5E2895AAA877}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46D7C194-D8C9-439A-B338-5C2748512F53}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>883</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>59</Paragraphs>
   <Slides>7</Slides>
   <Notes>4</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>