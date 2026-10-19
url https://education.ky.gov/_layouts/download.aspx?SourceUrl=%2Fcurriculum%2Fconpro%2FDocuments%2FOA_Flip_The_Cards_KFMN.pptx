--- v1 (2026-07-14)
+++ v2 (2026-10-19)
@@ -21856,52 +21856,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00866F10307CB6174BB406D5F160D6B04B" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="6a88a2ca388762d2580e552d92e837e6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="665d9109ae4532e0af7169d6dfa0db6c" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B00866F10307CB6174BB406D5F160D6B04B" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="621618ea97d0069f24a752e03154ddff">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7c4afe0cfbf0ac0fc8a2c3e7589d672" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -22244,51 +22244,51 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C9FCFED-DDFD-48A5-9560-3572F2E4F7AD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3078E76-D15B-44DD-A489-1DBDDF342336}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB30EF44-E0AA-4056-8E7C-6999E792BFBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="cd1a358b-61e7-4e2c-963a-bbcfb053c0fe"/>
     <ds:schemaRef ds:uri="5bc9d522-2386-425a-9f2a-a617cf877ec0"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="29be550e-5ac2-4cd5-b5b7-8a250a579b24"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B21771CE-1EE2-42C3-B14A-3969E0EE11F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>