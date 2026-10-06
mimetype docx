--- v1 (2026-06-02)
+++ v2 (2026-10-06)
@@ -12801,52 +12801,52 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001B5ACB13629B944AA2AA07F5A84F7554" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a163692865d7705f83d0ed5604a6624d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3f60512c83eff169dcfc404bb1e3ddf" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001B5ACB13629B944AA2AA07F5A84F7554" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="4ae6289bb8da4f56f3b05635b0bbde06">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="916fa764d526ec7643bf0da7e4e351ec" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -13189,51 +13189,51 @@
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-521-515</_dlc_DocId>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/conpro/engla/_layouts/15/DocIdRedir.aspx?ID=KYED-521-515</Url>
       <Description>KYED-521-515</Description>
     </_dlc_DocIdUrl>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2023-06-27T04:00:00+00:00</Publication_x0020_Date>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{958CED85-4C09-4EAF-A938-ACC1BD4ACF91}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13C27A23-CFFB-48FF-80BF-CCC686D4F253}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CA459AC-810C-47F8-AA37-9840A4511F11}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBBBF7F6-2C0E-48A2-8E96-FC1ACD5C5781}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8BA330C-AC4D-4640-9EDE-D68227A86AC2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>986</Words>
   <Characters>5626</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>