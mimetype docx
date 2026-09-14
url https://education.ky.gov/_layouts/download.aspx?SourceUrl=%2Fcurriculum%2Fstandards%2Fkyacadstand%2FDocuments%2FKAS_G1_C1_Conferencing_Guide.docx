--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -1,1752 +1,1953 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+    <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="51980921" w14:textId="23D4E608">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="4AEDDFFE">
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FADC6A5" wp14:editId="3CB88EF3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="859435" cy="945379"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="643514071" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="643514071" name="Picture 643514071"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1915670085">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="0">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="859435" cy="945379"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> KAS Opinion Conferencing Guide - Grade 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+    <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="5C323235" w14:textId="56495800">
       <w:pPr>
+        <w:ind w:left="1440" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guiding Principle C1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Guiding Principle C1:  </w:t>
+        <w:t>Students</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Students will compose arguments to support claims in an analysis of substantive topics or texts, using valid reasoning and relevant and sufficient evidence.</w:t>
+        <w:t xml:space="preserve"> will compose arguments to support claims in an analysis of substantive topics or texts, using valid reasoning and relevant and </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+    <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="33F9EEC6" w14:textId="1D52A531">
       <w:pPr>
+        <w:ind w:left="1440" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
         <w:rPr>
-          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sufficient evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C23DD2" w:rsidP="6AAA34EA" w:rsidRDefault="006C234E" w14:paraId="64A4445E" w14:textId="0B3EFF8B">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
         <w:rPr>
-          <w:i/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Note: In Grade 1, students compose opinion pieces, using a combination of drawing, dictating, writing and digital resources, to state the topic and an opinion. (C.1.1) The shift to composing arguments begins in Grade 6.</w:t>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In Grade 1, students compose opinion pieces, using a combination of drawing, dictating, writing and digital resources, to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the topic and an opinion. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+    <w:p w:rsidR="00C23DD2" w:rsidP="6AAA34EA" w:rsidRDefault="006C234E" w14:paraId="2FC73594" w14:textId="5C6BC306">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(C.1.1) The shift to composing arguments begins in Grade 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="0A37501D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
         <w:tblW w:w="14340" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblCaption w:val="KAS Opinion Conferencing Guide - Grade 1"/>
         <w:tblDescription w:val="Guiding Principle C1:  Students will compose arguments to support claims in an analysis of substantive topics or texts, using valid reasoning and relevant and sufficient evidence.&#10;&#10;Note: In Grade 1, students compose opinion pieces, using a combination of drawing, dictating, writing and digital resources, to state the topic and an opinion. (C.1.1) The shift to composing arguments begins in Grade 6. Composition Elements:&#10;&#10;Clarity and Coherence: &#10;Where Am I Now? Meeting or Exceeding the Standards:&#10;States the topic and an opinion. Addresses all demands of the prompt/task.&#10;&#10;Where Am I Going? Areas for Growth:&#10;&#10;How Am I Going to Get There? Strategies/Resources Needed to Strengthen My Composition:&#10;&#10;Support:&#10;Where Am I Now? Meeting or Exceeding the Standards:&#10;Supports opinion with reasons. Provides clear explanation of reasons. Provides reasons with details to clearly support the opinion.&#10;&#10;Where Am I Going? Areas for Growth:&#10;&#10;How Am I Going to Get There? Strategies/Resources Needed to Strengthen My Composition:&#10;&#10;Sourcing:&#10;Where Am I Now? Meeting or Exceeding the Standards:&#10;Accurately and effectively uses a minimum of two provided sources to support the opinion. Effectively uses reasons from the texts.&#10;&#10;Where Am I Going? Areas for Growth:&#10;&#10;How Am I Going to Get There? Strategies/Resources Needed to Strengthen My Composition:&#10;&#10;Organization:&#10;Where Am I Now? Meeting or Exceeding the Standards:&#10;Introduces the topic and an opinion. Organizes reasons that are supported by details. Uses effective transitions to connect the opinion and reasons. Provides an effective concluding idea to support the opinion.&#10;&#10;Where Am I Going? Areas for Growth:&#10;&#10;How Am I Going to Get There? Strategies/Resources Needed to Strengthen My Composition:&#10;&#10;&#10;Language/Conventions:&#10;Where Am I Now? Meeting or Exceeding the Standards:&#10;Effectively uses the conventions of Standard English grammar, usage, spelling, capitalization and punctuation with minor errors that do not interfere with understanding the writing.&#10;&#10;Where Am I Going? Areas for Growth:&#10;&#10;How Am I Going to Get There? Strategies/Resources Needed to Strengthen My Composition:&#10;&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="4340"/>
         <w:gridCol w:w="4340"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C23DD2">
+      <w:tr w:rsidR="00C23DD2" w:rsidTr="6AAA34EA" w14:paraId="626F9A74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="1F09F6E8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Composition Elements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="4FEBEC34" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Where Am I Now</w:t>
-            </w:r>
+              <w:t>Where Am I Now?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="5830ACC1" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...19 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Evidence of</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="594AD29D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Meeting or Exceeding the Standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="61662070" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Where Am I Going?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="5DAB6C7B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="4DE1487B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Areas for Growth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="4B10875C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>How Am I Going to Get There?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="03473242" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Strategies/Resources Needed to</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="67870CB8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Strengthen My Composition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23DD2">
+      <w:tr w:rsidR="00C23DD2" w:rsidTr="6AAA34EA" w14:paraId="388C1C90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="4CC94BD2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Clarity and </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="5FB0060F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coherence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="02F02ECD" w14:textId="085CA0FA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>States the topic and an</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>opinion.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
-[...9 lines deleted...]
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="02EB378F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="0AAF84DA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Addresses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>demands of the prompt/task.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="6A05A809" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="5A39BBE3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23DD2">
+      <w:tr w:rsidR="00C23DD2" w:rsidTr="6AAA34EA" w14:paraId="1E563560" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="6FB3809D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="558C518A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Supports opinion with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reasons</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="41C8F396" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="2078F725" w14:textId="04159B2A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provides </w:t>
+            </w:r>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>clear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explanation of reasons.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="72A3D3EC" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="664B427F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provides </w:t>
+              <w:t xml:space="preserve">Provides reasons with details to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>clear</w:t>
+              <w:t xml:space="preserve">clearly </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> explanation of reasons.</w:t>
-[...15 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:t>support the opinion</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...43 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="0D0B940D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="0E27B00A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="60061E4C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23DD2">
+      <w:tr w:rsidR="00C23DD2" w:rsidTr="6AAA34EA" w14:paraId="455BAA4A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1680"/>
+          <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="6BB959F9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sourcing</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="44EAFD9C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="5AAA32B5" w14:textId="6E755266">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accurately and effectively</w:t>
+            </w:r>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uses a minimum of two provided sources to support the opinion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="4B94D5A5" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Accurately and effectively</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="1C9B9A0F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectively </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>uses reasons from the texts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="3DEEC669" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="3656B9AB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23DD2">
+      <w:tr w:rsidR="00C23DD2" w:rsidTr="6AAA34EA" w14:paraId="58D47E26" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2460"/>
+          <w:trHeight w:val="2070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="420CF293" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="028C24CE" w14:textId="2224A441">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Introduces the topic and an opinion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="45FB0818" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="723255D3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Introduces the topic and an opinion.</w:t>
-[...67 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:t>Organizes reasons that are supported by details.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="049F31CB" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="6A69A8C5" w14:textId="2EF6C652">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Uses </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>effective</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> transitions to connect the opinion and reasons. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
-[...21 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="53128261" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="09356096" w14:textId="5B7E5F6E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Provides an </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>effective</w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> opinion.</w:t>
+            <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conclusion section to support  the opinion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="62486C05" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="4101652C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23DD2">
+      <w:tr w:rsidR="00C23DD2" w:rsidTr="6AAA34EA" w14:paraId="05CB0D0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A4C2F4"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="1C905E55" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Language/ Conventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="78079F11" w14:textId="1007DDCC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Effectively</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> uses the</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conventions of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="60BDFD66">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="5A5211A4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>American English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grammar, usage, spelling, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>capitalization</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and punctuation with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">minor </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">errors that </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>do not interfere</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="6AAA34EA" w:rsidR="4AEDDFFE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> with understanding the writing.</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00C23DD2" w:rsidP="69912C21" w:rsidRDefault="006C234E" w14:paraId="315FDB16" w14:textId="4558B376">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="4B99056E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2">
+          <w:p w:rsidR="00C23DD2" w:rsidRDefault="00C23DD2" w14:paraId="1299C43A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E">
+    <w:p w:rsidR="00C23DD2" w:rsidRDefault="006C234E" w14:paraId="70506867" w14:textId="57508230">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="69912C21" w:rsidR="4AEDDFFE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>KDE: OTL: DPS: WH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="69912C21" w:rsidR="019A6E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: TW Revised 7/23/26</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C23DD2">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="127"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C23DD2"/>
+    <w:rsid w:val="005B1130"/>
     <w:rsid w:val="006C234E"/>
     <w:rsid w:val="006D13B8"/>
     <w:rsid w:val="00AE06FF"/>
     <w:rsid w:val="00C23DD2"/>
     <w:rsid w:val="00F856E0"/>
+    <w:rsid w:val="019A6E8C"/>
+    <w:rsid w:val="3295F3E6"/>
+    <w:rsid w:val="38D3A47D"/>
+    <w:rsid w:val="3E9EBB89"/>
+    <w:rsid w:val="4529CE78"/>
+    <w:rsid w:val="48892531"/>
+    <w:rsid w:val="48DAFC1D"/>
+    <w:rsid w:val="4AEDDFFE"/>
+    <w:rsid w:val="5A5211A4"/>
+    <w:rsid w:val="60BDFD66"/>
+    <w:rsid w:val="60D6AD94"/>
+    <w:rsid w:val="6358DB97"/>
+    <w:rsid w:val="69912C21"/>
+    <w:rsid w:val="6AAA34EA"/>
+    <w:rsid w:val="77336834"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="59E6ABE3"/>
   <w15:docId w15:val="{85D8F9B8-D341-415A-933A-F4C391918BE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1902,52 +2103,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2008,52 +2209,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="120"/>
@@ -2103,128 +2309,128 @@
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1915670086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1915670085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2520,50 +2726,59 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
@@ -2825,82 +3040,73 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-01-05T05:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2021-01-05T05:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-1148</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-1148</Url>
       <Description>KYED-536-1148</Description>
     </_dlc_DocIdUrl>
-    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -2908,97 +3114,113 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5A34F12-F2C8-4071-9639-35068F991D5B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99ACA56C-3CAE-4E80-942B-54CC7A345799}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35D9380C-83F0-495C-B6A4-73635F7C38E9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7C9BDD-8086-45CA-9C78-7E52004649FD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C38F7BCB-D367-4E08-AE7D-0AECF318EAEB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21AA1FC9-191F-458D-91F0-F02B56791699}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5bc9d522-2386-425a-9f2a-a617cf877ec0"/>
+    <ds:schemaRef ds:uri="b0677954-d032-49fd-b0c0-017fc762f6d6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24EB6485-9772-4524-8430-C1EB8F50C36C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{011FA1C7-4D8F-4F5A-A7B3-440358795FE6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Kentucky Department of Education</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Hamilton, Whitney - Division of Academic Program Standards</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2026-07-07T14:08:11Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>51bb672a-06dd-4ff9-a139-ee0f7959bad8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>da0208e6-6d04-4890-9501-cc28ad5081ea</vt:lpwstr>
   </property>
 </Properties>
 </file>