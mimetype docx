--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -1,2633 +1,2758 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="43C2FC9C" w14:textId="77777777" w:rsidR="00A11BCF" w:rsidRDefault="00A11BCF" w:rsidP="00A11BCF">
+    <w:p w:rsidR="00A11BCF" w:rsidP="7038FCDA" w:rsidRDefault="00A11BCF" w14:paraId="43C2FC9C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="0090634E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32BB8DAD" wp14:editId="4B269E2F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32BB8DAD" wp14:editId="556C279C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="795020" cy="840740"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1">
+              <a:extLst>
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns="" val="1"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="795020" cy="840740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2A61B6A1" w14:textId="45A7F011" w:rsidR="00A11BCF" w:rsidRPr="0090634E" w:rsidRDefault="00A11BCF" w:rsidP="00A11BCF">
+    <w:p w:rsidRPr="0090634E" w:rsidR="00A11BCF" w:rsidP="00A11BCF" w:rsidRDefault="00A11BCF" w14:paraId="2A61B6A1" w14:textId="45A7F011">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090634E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KAS</w:t>
       </w:r>
       <w:r w:rsidRPr="0090634E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Informative/Explanatory </w:t>
       </w:r>
       <w:r w:rsidR="00E33EE4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conferencing Guide</w:t>
       </w:r>
       <w:r w:rsidRPr="0090634E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>—Grade 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A7FCAF" w14:textId="49FE1002" w:rsidR="00A11BCF" w:rsidRDefault="00A11BCF" w:rsidP="00A11BCF">
+    <w:p w:rsidR="00A11BCF" w:rsidP="7038FCDA" w:rsidRDefault="00A11BCF" w14:paraId="01A7FCAF" w14:textId="416F4B0C">
       <w:pPr>
+        <w:ind w:left="1440" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090634E">
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="122853F9">
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guiding Principle C2:  </w:t>
+        <w:t xml:space="preserve">Guiding Principle C2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0090634E">
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="122853F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Students will compose informative and explanatory texts to examine and convey complex ideas clearly and accurately through the effective selection, organization and analysis of content.</w:t>
+        <w:t xml:space="preserve">Students will compose informative and explanatory texts to examine and convey complex ideas clearly and accurately through the effective selection, </w:t>
       </w:r>
-      <w:r w:rsidR="000B6129">
+      <w:bookmarkStart w:name="_Int_tOB02I1R" w:id="1609805496"/>
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="122853F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1609805496"/>
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="122853F9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and analysis of content.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="1D397C8F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38932E67" w14:textId="77777777" w:rsidR="00A7096B" w:rsidRPr="0090634E" w:rsidRDefault="00A7096B" w:rsidP="00A11BCF">
+    <w:p w:rsidRPr="0090634E" w:rsidR="00A7096B" w:rsidP="00A11BCF" w:rsidRDefault="00A7096B" w14:paraId="38932E67" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14570" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblCaption w:val="KAS Argumentation Rubric for 8th Grade On-Demand Writing"/>
         <w:tblDescription w:val="Guiding Principle C1: Students will compose arguments to support claims in an analysis of substantive topics or texts using valid reasoning and relevant and sufficient evidence.&#10; &#10;Clarity and Coherence    &#10;Novice: Makes claim(s) that may lack focus or be unclear. Misses many or all demands of the prompt.&#10;Apprentice: Makes general claim(s) that address the prompt, but may have lapses in focus. Attempts to address some demands of the prompt.&#10;Proficient: Introduces and maintains clear and coherent claim(s). Addresses all demands of the prompt.&#10;Distinguished: Introduces and maintains clear, credible and coherent claim(s). Thoroughly addresses all demands of the prompt.&#10; &#10;Counterclaims&#10;Novice: Makes an ineffective attempt or makes no attempt to acknowledge opposing claim(s). Makes an ineffective attempt or makes no attempt to counter and/or refute opposing claim(s).&#10;Apprentice: Attempts to acknowledge opposing claim(s), but lacks insight, interpretation or clarification. Attempts to counter and/or refute opposing claim(s).&#10;Proficient: Acknowledges and distinguishes opposing claim(s) with insight, interpretation or clarification. Counters and refutes opposing claim(s).&#10;Distinguished: Skillfully acknowledges and distinguishes opposing claim(s) with insight, interpretation or clarification. Thoroughly counters and refutes opposing claim(s) with carefully selected evidence.&#10; &#10;Support&#10;Novice: Includes minimal or no purposeful support of claim(s) with evidence. Provides incomplete, inaccurate and/or irrelevant explanations of evidence and ideas. Provides minimal or unrelated reasoning to support claim(s).&#10;Apprentice: Attempts to support claim(s) with evidence. Provides vague and/or general explanations of evidence and ideas. Provides vague and/or general reasoning to support claim(s).&#10;Proficient: Supports claim(s) with logical reasons and relevant evidence. Provides logical explanations of evidence and ideas. Provides reasoning that clearly links evidence to support claim(s).&#10;Distinguished: Thoroughly supports claim(s) with logical reasons and carefully selected, relevant evidence that strengthens the argument. Provides thorough and effective explanations of evidence and ideas. Provides varied reasoning which thoughtfully links evidence to support claim(s).&#10; &#10;Sourcing&#10;Novice: Uses one or none of the provided sources or ineffectively uses a minimum of two provided sources to support the claim(s) and/or opposing claim(s). Cites little or no evidence. Little or no use of quotes and/or paraphrasing of details, examples and ideas.&#10;Apprentice: Uses a minimum of two provided sources to attempt to support the claim(s) and/or opposing claim(s). Inconsistently cites evidence. Attempts to quote and/or paraphrase details, examples and ideas.&#10;Proficient: Accurately and effectively uses a minimum of two provided sources to support the claim(s) and/or opposing claim(s). Effectively cites evidence by quoting and/or paraphrasing details, examples and ideas.&#10;Distinguished: Accurately and skillfully uses a minimum of two provided sources to support the claim(s) and/or opposing claim(s). Consistently and thoroughly cites evidence by quoting and/or paraphrasing details, examples and ideas.&#10; &#10;Organization&#10;Novice: Builds minimal or no overall structure for the argument. Ineffectively organizes claim(s), counterclaims, evidence and reasoning, creating a lack of cohesion. Makes a minimal attempt or makes no attempt to use transitions to link claim(s), counterclaims, reasons and evidence. Provides a weak conclusion or lacks a conclusion to support the argument.&#10;Apprentice: Attempts to build a structure for the argument. Attempts to organize claim(s), counterclaims, evidence and reasoning, but contains some lapses that disrupt the cohesion or are inappropriate for the context. Attempts to use transitions to link claim(s), counterclaims, reasons and evidence, but they are simple and infrequent. Provides a basic conclusion or concluding statement in an attempt to support the argument.&#10;Proficient: Builds and maintains a clear structure to develop the argument. Logically organizes claim(s), counterclaims, evidence and reasoning. Uses effective transitions to create cohesion and clarify the relationships among claim(s), counterclaims, reasons and evidence. Provides a logical conclusion to support the argument presented.&#10;Distinguished: Builds and maintains a sophisticated structure to develop the argument. Skillfully organizes claim(s), counterclaims, evidence and reasoning to strengthen the argument. Consistently uses a variety of transitions as well as varied sentence structures to create a strong cohesion and clarify the relationships among claim(s), counterclaims, reasons and evidence. Provides a thorough conclusion to support the argument presented.&#10; &#10;Language/Conventions&#10;Novice: Lacks or uses an inappropriate formal tone or voice. Lacks a task appropriate writing style. Uses simple or inappropriate word choice. Makes significant errors in the conventions of Standard English grammar, usage, spelling, capitalization and punctuation which interfere with understanding the writing.&#10;Apprentice: Uses a weak formal tone or voice and/or has lapses in appropriate formal tone or voice. Attempts to establish a task appropriate writing style. Attempts to use appropriate word choice. Makes frequent errors in using the conventions of Standard English grammar, usage, spelling, capitalization and punctuation which may interfere with understanding the writing.&#10;Proficient: Establishes and maintains a formal tone or voice. Establishes and maintains a task appropriate writing style. Effectively uses appropriate word choice. Effectively uses the conventions of Standard English grammar, usage, spelling, capitalization and punctuation with minor errors that do not interfere with understanding the writing.&#10;Distinguished: Consistently establishes and maintains a sophisticated formal tone or voice. Consistently establishes and maintains a sophisticated, task appropriate writing style. Consistently uses effective and varied word choice. Skillfully uses the conventions of Standard English grammar, usage, spelling, capitalization and punctuation with few, minor errors that do not interfere with understanding the writing.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1070"/>
         <w:gridCol w:w="4770"/>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00004A5C" w14:paraId="7B92BBD5" w14:textId="77777777" w:rsidTr="00962DF9">
+      <w:tr w:rsidR="00004A5C" w:rsidTr="7038FCDA" w14:paraId="7B92BBD5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13F3092D" w14:textId="3122DF29" w:rsidR="00004A5C" w:rsidRPr="00D1230B" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00D1230B" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="13F3092D" w14:textId="3122DF29">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Composition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DB3C5EB" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00D1230B" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00D1230B" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="6DB3C5EB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1230B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Elements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7894B319" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="7894B319" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Where Am I Now?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BA7C96E" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="7BA7C96E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence of </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE76AD5" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="6EE76AD5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Meeting or Exceeding the Standards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E003683" w14:textId="21D7F18D" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="4E003683" w14:textId="21D7F18D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3EFA608B" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="3EFA608B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Where Am I Going?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26569561" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="26569561" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C4DF276" w14:textId="62AD7EC1" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="4C4DF276" w14:textId="62AD7EC1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Areas for Growth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34E4AE1F" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="34E4AE1F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>How Am I Going to Get There?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43F8A657" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="43F8A657" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategies/Resources Needed to </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79382FE7" w14:textId="35123198" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="79382FE7" w14:textId="35123198">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strengthen My Composition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004A5C" w14:paraId="535CA034" w14:textId="77777777" w:rsidTr="00962DF9">
+      <w:tr w:rsidR="00004A5C" w:rsidTr="7038FCDA" w14:paraId="535CA034" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="772"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="473CD197" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00D1230B" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00D1230B" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="473CD197" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1230B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Clarity and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03416766" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00D1230B" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00D1230B" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="03416766" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1230B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Coherence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EF13B18" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="6EF13B18" w14:textId="712409D8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:hanging="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Effectively</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> introduces and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clearly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maintains a topic.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="37750CA4" w14:textId="27463981">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Effectively</w:t>
             </w:r>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> introduces and</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="37750CA4" w14:textId="27463981" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+              <w:t xml:space="preserve"> previews what is to follow.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="4C18CB6D" w14:textId="1D702D89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:hanging="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintains a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>clear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> focus on task, purpose and audience.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="0F82C903" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addresses </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00962DF9">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Effectively</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all </w:t>
             </w:r>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> previews what is to follow.</w:t>
-[...9 lines deleted...]
-              </w:numPr>
+              <w:t>demands of the prompt/task.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="16C19E6B" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962DF9">
-[...30 lines deleted...]
-              </w:numPr>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="6B87B1B5" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962DF9">
-[...22 lines deleted...]
-          <w:p w14:paraId="16C19E6B" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="1470E8F7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B87B1B5" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="5EA97580" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1470E8F7" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="2072D269" w14:textId="4AA608B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EA97580" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
-[...34 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7F0A69E8" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00FF3F1D" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00FF3F1D" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="7F0A69E8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38BD5B19" w14:textId="655B6A50" w:rsidR="00004A5C" w:rsidRPr="00FF3F1D" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00FF3F1D" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="38BD5B19" w14:textId="655B6A50">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004A5C" w14:paraId="13CE24D5" w14:textId="77777777" w:rsidTr="00962DF9">
+      <w:tr w:rsidR="00004A5C" w:rsidTr="7038FCDA" w14:paraId="13CE24D5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="237AC7BB" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00D1230B" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00D1230B" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="237AC7BB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1230B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EAC4160" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="0EAC4160" w14:textId="1EE6A6E7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:hanging="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Develops</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the topic with relevant facts, definitions, concrete details, quotations or other information and examples.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="0154BFB8" w14:textId="66D2384E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:hanging="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Effectively</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uses strategies such as definition, classification, comparison/contrast and/or cause/effect.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="2B4BA008" w14:textId="4586C1CE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:hanging="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Includes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formatting, graphics and multimedia when useful to aiding comprehension.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="0F471080" w14:textId="1D54DB63">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:hanging="271"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provides </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">logical </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">explanations of evidence and ideas, concepts and information. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="72576962" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>Develops</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provides reasoning that </w:t>
             </w:r>
             <w:r w:rsidRPr="00962DF9">
-              <w:rPr>
-[...93 lines deleted...]
-              <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">clearly links evidence </w:t>
+            </w:r>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provides </w:t>
-[...64 lines deleted...]
-              </w:rPr>
               <w:t>to support ideas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3450C951" w14:textId="30E09D7D" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="3450C951" w14:textId="30E09D7D">
             <w:pPr>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="585FCA80" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="585FCA80" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="191D4AE0" w14:textId="4D8DEA3B" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="191D4AE0" w14:textId="4D8DEA3B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004A5C" w14:paraId="7017C515" w14:textId="77777777" w:rsidTr="00962DF9">
+      <w:tr w:rsidR="00004A5C" w:rsidTr="7038FCDA" w14:paraId="7017C515" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1600"/>
+          <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6667AE5B" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00D1230B" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00D1230B" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="6667AE5B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1230B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sourcing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0697AF5E" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="0697AF5E" w14:textId="1BF344DE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:hanging="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accurately and effectively</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uses sources to examine a topic and to convey ideas, concepts, and information through the selection, organization, and analysis of relevant content.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="375B6AD7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accurately and effectively</w:t>
+              <w:t xml:space="preserve">Effectively </w:t>
             </w:r>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> uses sources to examine a topic and to convey ideas, concepts, and information through the selection, organization, and analysis of relevant content.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="375B6AD7" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+              <w:t>cites evidence by quoting and/or paraphrasing facts, definitions, concrete details, quotations, data, conclusions or other information and examples.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="0C6C7713" w:rsidRDefault="00004A5C" w14:paraId="042F665E" w14:textId="028CCFFC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00962DF9">
-[...38 lines deleted...]
-            <w:r w:rsidRPr="00962DF9">
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoids plagiarism by </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>effectively</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> providing in-text and bibliographic MLA or APA citation.</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="08D136F2" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00FF3F1D" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00FF3F1D" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="08D136F2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51882C49" w14:textId="6DE86E02" w:rsidR="00004A5C" w:rsidRPr="00FF3F1D" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00FF3F1D" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="51882C49" w14:textId="6DE86E02">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004A5C" w14:paraId="4BEB4E71" w14:textId="77777777" w:rsidTr="00962DF9">
+      <w:tr w:rsidR="00004A5C" w:rsidTr="7038FCDA" w14:paraId="4BEB4E71" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AF0AB4A" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00D1230B" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00D1230B" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="5AF0AB4A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1230B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DFE6FF9" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="0DFE6FF9" w14:textId="469870FF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="350" w:hanging="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Builds and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maintains a clear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> structure to develop and convey the information/explanation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="751A5A3A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Builds and</w:t>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Logically</w:t>
             </w:r>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
-                <w:b/>
-[...13 lines deleted...]
-          <w:p w14:paraId="751A5A3A" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> organizes ideas, concepts, and information into broader categories.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="0F045ACF" w14:textId="1B348E9A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:pBdr>
-[...5 lines deleted...]
-              </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="0F045ACF" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uses </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>appropriate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>varied</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transitions to clarify the relationships among ideas and concepts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="351C74DE" w14:textId="02ADDCA4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uses </w:t>
-[...53 lines deleted...]
-              </w:rPr>
               <w:t>Provides a</w:t>
             </w:r>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> logical </w:t>
             </w:r>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>concluding statement or section that follows from the information or explanation presented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6A1E811A" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="6A1E811A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55056B1E" w14:textId="5D358AE6" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="55056B1E" w14:textId="5D358AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004A5C" w14:paraId="5905D0C7" w14:textId="77777777" w:rsidTr="00962DF9">
+      <w:tr w:rsidR="00004A5C" w:rsidTr="7038FCDA" w14:paraId="5905D0C7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="432C047A" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="432C047A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1230B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Language/ Conventions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE5C993" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00004A5C" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="4DE5C993" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6925D3A2" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00004A5C" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="6925D3A2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67A34C02" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00004A5C" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="67A34C02" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06CE701B" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00004A5C" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="06CE701B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4043F30D" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00004A5C" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="4043F30D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C69258F" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="0C69258F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="039296E4" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="039296E4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61562917" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="61562917" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0068E0D5" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="0068E0D5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A639FA9" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="7A639FA9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D2D1826" w14:textId="52860466" w:rsidR="00004A5C" w:rsidRPr="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00004A5C" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="1D2D1826" w14:textId="52860466">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D9DE20D" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="3D9DE20D" w14:textId="5689C264">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Establishes and maintains </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a formal tone or voice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CF5D2C7" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="7038FCDA" w:rsidRDefault="00004A5C" w14:paraId="6CF5D2C7" w14:textId="7BA28BE2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Establishes and maintains </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="7038FCDA" w:rsidR="4765A9B5">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a formal style appropriate to task, purpose and/or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA41621" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="2DA41621" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>audience.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="751E469F" w14:textId="635BE9BD" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="751E469F" w14:textId="635BE9BD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectively </w:t>
             </w:r>
             <w:r w:rsidRPr="00962DF9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">uses precise language and domain-specific vocabulary to inform about or explain the topic. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258834A1" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRPr="00962DF9" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidRPr="00962DF9" w:rsidR="00004A5C" w:rsidP="0C6C7713" w:rsidRDefault="00004A5C" w14:paraId="258834A1" w14:textId="2E6C848F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="350" w:hanging="271"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectively </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>uses the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conventions of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="4C7EA8AC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>General American</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> English grammar, usage, spelling, capitalization and punctuation with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">minor </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">errors that </w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>do not interfere</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962DF9">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0C6C7713" w:rsidR="00004A5C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> with understanding the writing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="089F6A2B" w14:textId="77777777" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="089F6A2B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="695ABCB1" w14:textId="2F4BC3B3" w:rsidR="00004A5C" w:rsidRDefault="00004A5C" w:rsidP="00962DF9">
+          <w:p w:rsidR="00004A5C" w:rsidP="00962DF9" w:rsidRDefault="00004A5C" w14:paraId="695ABCB1" w14:textId="2F4BC3B3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F275382" w14:textId="77777777" w:rsidR="00A11BCF" w:rsidRDefault="00A11BCF" w:rsidP="003B58F9">
+    <w:p w:rsidR="00A11BCF" w:rsidP="0C6C7713" w:rsidRDefault="00A11BCF" w14:paraId="4F275382" w14:textId="780B4817">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="122853F9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:br w:type="textWrapping" w:clear="all"/>
+        <w:t>KDE:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk66354617"/>
-      <w:r>
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="7D3E96A2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>KDE:OTL:DPS:KP:TC  Revised 3/12/21</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="122853F9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OTL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="122853F9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:DPS:KP:TC Revised 3/12/21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7038FCDA" w:rsidR="774C3A89">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: TW Revised 7/23/26</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DC872E1" w14:textId="77777777" w:rsidR="00FF6C4C" w:rsidRDefault="00D676F5"/>
+    <w:p w:rsidR="006818BA" w:rsidRDefault="006818BA" w14:paraId="2DC872E1" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00FF6C4C" w:rsidSect="0090634E">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_tOB02I1R" int2:invalidationBookmarkName="" int2:hashCode="fLBgJ+h+fYSNhX" int2:id="IVZv4arG">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79B55464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DAA6CEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="686105114">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A11BCF"/>
     <w:rsid w:val="00004A5C"/>
     <w:rsid w:val="000B6129"/>
     <w:rsid w:val="00220E98"/>
     <w:rsid w:val="002B63AD"/>
     <w:rsid w:val="002C07C0"/>
     <w:rsid w:val="00337737"/>
     <w:rsid w:val="003B58F9"/>
     <w:rsid w:val="003D2025"/>
+    <w:rsid w:val="004E7498"/>
     <w:rsid w:val="006871A4"/>
     <w:rsid w:val="006E43B1"/>
     <w:rsid w:val="00703B2B"/>
     <w:rsid w:val="0073628C"/>
     <w:rsid w:val="00962DF9"/>
     <w:rsid w:val="00A11BCF"/>
     <w:rsid w:val="00A7096B"/>
     <w:rsid w:val="00B06C07"/>
     <w:rsid w:val="00B3496D"/>
     <w:rsid w:val="00C9530A"/>
     <w:rsid w:val="00D1230B"/>
-    <w:rsid w:val="00D676F5"/>
     <w:rsid w:val="00E33EE4"/>
     <w:rsid w:val="00E65AE9"/>
     <w:rsid w:val="00FC47AD"/>
+    <w:rsid w:val="093559A1"/>
+    <w:rsid w:val="0C6C7713"/>
+    <w:rsid w:val="122853F9"/>
+    <w:rsid w:val="1D397C8F"/>
+    <w:rsid w:val="3A75E478"/>
+    <w:rsid w:val="4765A9B5"/>
+    <w:rsid w:val="4C7EA8AC"/>
+    <w:rsid w:val="7038FCDA"/>
+    <w:rsid w:val="774C3A89"/>
+    <w:rsid w:val="7D3E96A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="x-none" w:bidi="x-none"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F89E0AC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{85D0FA62-6D62-40BA-A542-3546FC2BD2D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="382">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2783,52 +2908,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2891,148 +3016,150 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A11BCF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A11BCF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B58F9"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B58F9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00004A5C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
-  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="R0edcb130b45d4587" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3299,50 +3426,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
@@ -3604,184 +3740,189 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
+    <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
+    <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-07-24T04:00:00+00:00</Application_x0020_Date>
+    <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
+    <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-07-24T04:00:00+00:00</Publication_x0020_Date>
+    <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
+    <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-902</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
+      <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-902</Url>
+      <Description>KYED-536-902</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC663702-5D23-4441-9126-F2818648F3B1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AD2C20B-E7C9-42C1-A649-9E65BE1145E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{843E45D7-F277-4AD7-B753-9EFE22740BD7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4261AC7-BBA8-40F2-9C94-A6DB96C53709}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C236A569-5B3D-49B1-9321-9336AB2A748F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81F2D26D-96D4-4BD3-839A-079F7B60B262}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B570BD4-0DD1-4418-B495-6ED7C8E0F924}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39249678-F046-4EC6-87E2-7B7B3D97B7AF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Philbeck, Division of Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2026-07-23T15:11:33Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>c9c4d0e2-df6f-41cc-a444-a3bebfaa2e7c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>e251c167-38dc-4025-b634-fb37ecc1f91d</vt:lpwstr>
   </property>
 </Properties>
 </file>