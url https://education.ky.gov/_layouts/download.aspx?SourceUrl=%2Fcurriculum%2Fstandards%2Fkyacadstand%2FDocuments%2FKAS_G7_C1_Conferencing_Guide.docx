--- v1 (2026-09-14)
+++ v2 (2026-11-01)
@@ -3762,52 +3762,52 @@
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-07-24T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-896</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-896</Url>
       <Description>KYED-536-896</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="90f6b0fbad01ffe2d30d7dbd0fd3d0a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d787dfc419280de891c12fcb19c7525" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -4139,51 +4139,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C47353BB-E8F6-44F8-9643-5C0B7471936B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94E934BA-8E2E-42B5-BA94-70B3F22B627E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1627EE2F-AA5F-4BB6-9B26-C61A3BE81AEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35832C93-A268-48A9-BDD1-170563438BD4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F82EB5B8-3D05-445A-A28B-EEE9D615C981}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FAD31AA-055B-4900-BBDD-9D02964EAAC0}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Philbeck, Division of Program Standards</dc:creator>