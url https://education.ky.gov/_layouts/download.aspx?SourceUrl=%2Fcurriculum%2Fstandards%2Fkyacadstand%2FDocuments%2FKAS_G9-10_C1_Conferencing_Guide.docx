--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -6,66 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="66C093E8" w14:textId="41A3108F" w:rsidR="006C4CCC" w:rsidRDefault="006C4CCC" w:rsidP="006C4CCC">
+    <w:p w:rsidR="006C4CCC" w:rsidP="006C4CCC" w:rsidRDefault="006C4CCC" w14:paraId="66C093E8" w14:textId="41A3108F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Poppins SemiBold" w:eastAsia="Poppins SemiBold" w:hAnsi="Poppins SemiBold" w:cs="Poppins SemiBold"/>
+          <w:rFonts w:ascii="Poppins SemiBold" w:hAnsi="Poppins SemiBold" w:eastAsia="Poppins SemiBold" w:cs="Poppins SemiBold"/>
           <w:noProof/>
           <w:color w:val="2D68C4"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73362F4A" wp14:editId="2AB919EA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-342900</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="795528" cy="832104"/>
             <wp:effectExtent l="0" t="0" r="5080" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Picture 6">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -148,2944 +146,3133 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A740AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conferencing Guide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>—Grades 9-10</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F72498" w14:textId="4BFD264B" w:rsidR="006C4CCC" w:rsidRDefault="006C4CCC" w:rsidP="006C4CCC">
+    <w:p w:rsidR="006C4CCC" w:rsidP="006C4CCC" w:rsidRDefault="006C4CCC" w14:paraId="04F72498" w14:textId="4BFD264B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Guiding Principle C1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will compose arguments to support claims in an analysis of substantive topics or texts, using valid reasoning and relevant and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1843919F" w14:textId="42D8F866" w:rsidR="006C4CCC" w:rsidRPr="00476B40" w:rsidRDefault="006C4CCC" w:rsidP="006C4CCC">
+    <w:p w:rsidRPr="00476B40" w:rsidR="006C4CCC" w:rsidP="006C4CCC" w:rsidRDefault="006C4CCC" w14:paraId="1843919F" w14:textId="42D8F866">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">         sufficient evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A08C41" w14:textId="6D056A90" w:rsidR="00D31C81" w:rsidRDefault="00D31C81" w:rsidP="00D31C81">
+    <w:p w:rsidR="00D31C81" w:rsidP="00D31C81" w:rsidRDefault="00D31C81" w14:paraId="35A08C41" w14:textId="6D056A90">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14570" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblCaption w:val="KAS Argumentation Rubric for 11th Grade On-Demand Writing "/>
         <w:tblDescription w:val="Guiding Principle C1: Students will compose arguments to support claims in an analysis of substantive topics or texts using valid reasoning and relevant and sufficient evidence.&#10; &#10;Clarity and Coherence    &#10;Novice: Makes claim(s) that may lack focus or be unclear. Misses many or all demands of the prompt.&#10;Apprentice: Makes general claim(s) that address the prompt, but may have lapses in focus. Attempts to address some demands of the prompt.&#10;Proficient: Introduces and maintains precise and knowledgeable claim(s) and establishes the significance of the claim(s). Addresses all demands of the prompt.&#10;Distinguished: Thoroughly introduces and maintains precise, knowledgeable claim(s) and clearly establishes the significance of the claim(s). Thoroughly addresses all demands of the prompt.&#10; &#10;Counterclaims&#10;Novice: Makes an ineffective attempt or makes no attempt to acknowledge opposing claims. Makes an ineffective attempt or makes no attempt to counter and/or refute opposing claims.&#10;Apprentice: Attempts to acknowledge opposing claims, but lacks insight, interpretation or clarification. Attempts to counter and/or refute opposing claims.&#10;Proficient: Acknowledges and distinguishes claim(s) from alternate or opposing claims with insight, interpretation or clarification. Counters and refutes opposing claims.&#10;Distinguished: Skillfully acknowledges and distinguishes claim(s) from alternate or opposing claims with insight, interpretation or clarification. Thoroughly counters and refutes opposing claims with carefully selected evidence.&#10; &#10;Support&#10;Novice: Includes minimal or no purposeful support of claim(s) and/or opposing claims with evidence. Provides incomplete, inaccurate and/or irrelevant explanations of evidence and ideas. Provides minimal or unrelated reasoning to support claim(s).&#10;Apprentice: Attempts to support claim(s) and/or opposing claims with evidence. Provides vague and/or general explanations of evidence and ideas. Provides vague and/or general reasoning to support claim(s).&#10;Proficient: Develops claim(s) and/or opposing claims fairly and thoroughly with logical reasoning and relevant evidence. Provides the most relevant evidence to support claim(s) and opposing claims. Provides reasoning that points out the strengths and limitations of claim(s) and opposing claims.&#10;Distinguished: Fairly and thoroughly develops and supports claim(s) and/or opposing claims with insightful reasoning and carefully selected, relevant evidence that strengthens the argument. Provides thorough and effective explanations of the most relevant evidence and ideas. Provides complex reasoning to clarify the strengths, limitations and/or nuances of claim(s) and opposing claims.&#10; &#10;Sourcing&#10;Novice: Uses one or none of the provided sources or ineffectively uses a minimum of two provided sources to support the claim(s) and/or opposing claims. Cites little or no evidence. Little or no use of quotes and/or paraphrasing of details, examples and ideas.&#10;Apprentice: Uses a minimum of two provided sources to attempt to support the claim(s) and/or opposing claims. Inconsistently cites evidence. Attempts to quote and/or paraphrase details, examples and ideas.&#10;Proficient: Accurately and effectively uses a minimum of two provided sources to support the claim(s) and/or opposing claims. Effectively cites evidence by quoting and/or paraphrasing details, examples and ideas.&#10;Distinguished: Accurately and skillfully uses a minimum of two provided sources to support the claim(s) and/or opposing claims. Consistently and thoroughly cites evidence by quoting and/or paraphrasing details, examples and ideas.&#10; &#10;Organization&#10;Novice: Builds minimal or no overall structure for the argument. Ineffectively organizes claim(s), counterclaims, reasons and evidence, creating a lack of cohesion. Makes minimal attempt or makes no attempt to use words, phrases and clauses to link sections of the text, claim(s), opposing claims, reasons and evidence. Provides a weak conclusion or lacks a conclusion to support the argument presented.&#10;Apprentice: Attempts to build a structure for the argument. Attempts to organize claim(s), counterclaims, reasons and evidence, but contains some lapses that disrupt the cohesion or are inappropriate for the context. Attempts to use words, phrases and clauses to link sections of the text, claim(s), opposing claims, reasons and evidence, but they are simple and infrequent. Provides a basic conclusion or concluding statement in an attempt to support the argument presented.&#10;Proficient: Builds and maintains a clear structure to develop the argument. Logically sequences claim(s), counterclaims, reasons and evidence. Uses effective words, phrases and clauses as well as varied syntax to link the major sections of the text, create cohesion and clarify the relationships between claim(s) and reasons, between reasons and evidence, and between claim(s) and opposing claims. Provides a logical concluding statement or section that follows from and supports the argument presented.&#10;Distinguished: Builds and maintains a sophisticated structure to develop the argument. Skillfully sequences claim(s), counterclaims, reasons and evidence to strengthen the argument. Consistently uses a variety of effective words, phrases and clauses as well as varied syntax to create a strong cohesion and clarify the relationships between claim(s) and reasons, between reasons and evidence, and between claim(s) and opposing claims. Provides a logical, thorough concluding statement or section that follows from and clearly solidifies the argument presented.&#10; &#10;Language/Conventions&#10;Novice: Lacks or uses an inappropriate formal tone or voice. Lacks a task appropriate writing style. Uses simple or inappropriate word choice. Makes significant errors in the conventions of Standard English grammar, usage, spelling, capitalization and punctuation which interfere with understanding the writing.&#10;Apprentice: Uses a weak formal tone or voice and/or has lapses in appropriate formal tone or voice. Attempts to establish a task appropriate writing style. Attempts to use appropriate word choice. Makes frequent errors in using the conventions of Standard English grammar, usage, spelling, capitalization and punctuation which may interfere with understanding the writing.&#10;Proficient: Establishes and maintains a formal tone or voice. Establishes and maintains a task appropriate writing style. Effectively uses appropriate word choice. Effectively uses the conventions of Standard English grammar, usage, spelling, capitalization and punctuation with minor errors that do not interfere with understanding the writing.&#10;Distinguished: Consistently establishes and maintains a sophisticated formal tone or voice. Consistently establishes and maintains a sophisticated, task appropriate writing style. Consistently uses effective and varied word choice. Skillfully uses the conventions of Standard English grammar, usage, spelling, capitalization and punctuation with few, minor errors that do not interfere with understanding the writing.&#10;"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="4565"/>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A740AB" w14:paraId="087AFDF2" w14:textId="77777777" w:rsidTr="00654EBF">
+      <w:tr w:rsidR="00A740AB" w:rsidTr="56110782" w14:paraId="087AFDF2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B316A29" w14:textId="22B1623C" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="6B316A29" w14:textId="22B1623C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Composition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61C28AD9" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="61C28AD9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965949">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Elements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02C01E85" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="02C01E85" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Where Am I Now?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F5F98CE" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="1F5F98CE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence of </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79EDB4EA" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="79EDB4EA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Meeting or Exceeding the Standards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="384BBE94" w14:textId="4046DF34" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="384BBE94" w14:textId="4046DF34">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="68957155" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="68957155" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Where Am I Going?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4829A5D1" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="4829A5D1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D97F97C" w14:textId="00CB17E6" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="1D97F97C" w14:textId="00CB17E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Areas for Growth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48F04096" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="48F04096" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>How Am I Going to Get There?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43EA9109" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="43EA9109" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategies/Resources Needed to </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CDAFF25" w14:textId="10DABA2C" w:rsidR="00A740AB" w:rsidRPr="002E4C8C" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="002E4C8C" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="4CDAFF25" w14:textId="10DABA2C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Strengthen </w:t>
             </w:r>
-            <w:r w:rsidR="00E13E57" w:rsidRPr="002E4C8C">
+            <w:r w:rsidRPr="002E4C8C" w:rsidR="00E13E57">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="002E4C8C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>y Composition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A740AB" w14:paraId="70681AB1" w14:textId="77777777" w:rsidTr="00654EBF">
+      <w:tr w:rsidR="00A740AB" w:rsidTr="56110782" w14:paraId="70681AB1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="716CD5AC" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="716CD5AC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965949">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Clarity and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="774E207E" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00965949">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00965949" w:rsidRDefault="00A740AB" w14:paraId="774E207E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965949">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Coherence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4310037F" w14:textId="13CC361A" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="4310037F" w14:textId="13CC361A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="324" w:hanging="270"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Introduces and maintains</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> precise claim(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="1C443CD8" w14:textId="3F00ABAF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="324" w:hanging="270"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintains a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>clear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> focus on task, purpose and audience.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A740AB" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="5862F3E1" w14:textId="2363026D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...89 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Addresses </w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">all </w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>demands of the prompt/task.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5509F92A" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="5509F92A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="272C7A9A" w14:textId="6A4ADCEA" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="272C7A9A" w14:textId="6A4ADCEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A740AB" w14:paraId="68C68097" w14:textId="77777777" w:rsidTr="00654EBF">
+      <w:tr w:rsidR="00A740AB" w:rsidTr="56110782" w14:paraId="68C68097" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64D4F3B5" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="64D4F3B5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965949">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Counterclaims</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="589646E3" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="589646E3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78C355DC" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="78C355DC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="324" w:hanging="270"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Acknowledges and distinguishes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claim(s) from alternate or opposing claims with insight, interpretation or clarification.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A740AB" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="78C1E410" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...36 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Counters and refutes</w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> opposing claims.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="310CE42D" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="310CE42D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="465FEAFB" w14:textId="7AA89945" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="465FEAFB" w14:textId="7AA89945">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A740AB" w14:paraId="7C63433A" w14:textId="77777777" w:rsidTr="00654EBF">
+      <w:tr w:rsidR="00A740AB" w:rsidTr="56110782" w14:paraId="7C63433A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="223FFFCB" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="223FFFCB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965949">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32BC5A85" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="32BC5A85" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Develops claim(s) and counterclaims fairly with</w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> logical reasoning and relevant evidence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EE97C66" w14:textId="6D091067" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="7EE97C66" w14:textId="6D091067">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provides</w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> logical</w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> explanations of the most relevant evidence and ideas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="207A7577" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="207A7577" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Provides reasoning that </w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">points out the strengths and limitations of claim(s) </w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and counterclaims.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E565E52" w14:textId="6063E926" w:rsidR="00A740AB" w:rsidRPr="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00A740AB" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="5E565E52" w14:textId="1C983E4E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Develops claim(s) and counterclaims with evidence and reasoning</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>which</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> clearly</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> anticipate the audience’s knowledge level and concerns.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7E3233BA" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="7E3233BA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CF05E6D" w14:textId="569A72C8" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="0CF05E6D" w14:textId="569A72C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A740AB" w14:paraId="294158EB" w14:textId="77777777" w:rsidTr="00654EBF">
+      <w:tr w:rsidR="00A740AB" w:rsidTr="56110782" w14:paraId="294158EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68D436BA" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="68D436BA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965949">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sourcing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A204A83" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="4A204A83" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09E5A297" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="09E5A297" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="633E8E2D" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="633E8E2D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6908BE56" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="6908BE56" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77F05C61" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="77F05C61" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B5B615A" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="4B5B615A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F034739" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="5F034739" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CF93CD1" w14:textId="346726A8" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="1CF93CD1" w14:textId="346726A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7442C32F" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="7442C32F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0716FACA" w14:textId="1BD0311F" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="0716FACA" w14:textId="1BD0311F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C0FD205" w14:textId="73E90894" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="5C0FD205" w14:textId="73E90894">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Accurately and effectively</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> uses multiple, authoritative sources to support the claim(s) and/or counterclaims.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F8DE2F" w14:textId="68C3BBC6" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="65F8DE2F" w14:textId="68C3BBC6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectively </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>cites evidence by quoting and/or paraphrasing details, examples, ideas, data and conclusions.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17709F26" w14:textId="24DDEBFF" w:rsidR="00A740AB" w:rsidRPr="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00A740AB" w:rsidR="00A740AB" w:rsidP="00A740AB" w:rsidRDefault="00A740AB" w14:paraId="17709F26" w14:textId="24DDEBFF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Avoids plagiarism by</w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> effectively</w:t>
             </w:r>
             <w:r w:rsidRPr="00721A42">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> following a standard format for citation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="39826A75" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="39826A75" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="589A0F14" w14:textId="66F754F0" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="589A0F14" w14:textId="66F754F0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A740AB" w14:paraId="6F2AFE55" w14:textId="77777777" w:rsidTr="00654EBF">
+      <w:tr w:rsidR="00A740AB" w:rsidTr="56110782" w14:paraId="6F2AFE55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AFD035E" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="4AFD035E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965949">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Organization</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6776F860" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="6776F860" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B2CA5AF" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="7B2CA5AF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Builds and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> maintains a clear</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> structure to develop the argument.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ADD1C3D" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="7ADD1C3D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Logically organizes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> claim(s), counterclaims, reasons and evidence. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F913F22" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="0F913F22" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Establishes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>clear relationships among claim(s), counterclaims, reasons and evidence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522FAF47" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="522FAF47" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Uses </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>effective</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> transitions to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> link the major sections of the text cohesively and to clarify the relationships</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> among claim(s), counterclaims, reasons and evidence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A640BEA" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="0A640BEA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Provides a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> logical </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>concluding statement or section that follows from and supports the argument presented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7BD2C719" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="7BD2C719" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1727DBE1" w14:textId="5B3ADA3A" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="1727DBE1" w14:textId="5B3ADA3A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A740AB" w14:paraId="56229854" w14:textId="77777777" w:rsidTr="00654EBF">
+      <w:tr w:rsidR="00A740AB" w:rsidTr="56110782" w14:paraId="56229854" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F3E72FD" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="7F3E72FD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965949">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Language/ Conventions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="194D276E" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="194D276E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35B170A1" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="35B170A1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29F62919" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="29F62919" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A642EA7" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="2A642EA7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24AD2E56" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="24AD2E56" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F6BFA8A" w14:textId="605E81FA" w:rsidR="00A740AB" w:rsidRPr="00965949" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidRPr="00965949" w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="5F6BFA8A" w14:textId="605E81FA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4565" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13F75E78" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="13F75E78" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Establishes and maintains </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a task appropriate tone or voice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13EFD406" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="13EFD406" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Establishes and maintains</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> a task appropriate writing style.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A5A705" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="56110782" w:rsidRDefault="00A740AB" w14:paraId="72A5A705" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Effectively</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="56110782" w:rsidR="2600FC5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> uses appropriate word choice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58055789" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRPr="00721A42" w:rsidRDefault="00A740AB" w:rsidP="00A740AB">
+          <w:p w:rsidRPr="00721A42" w:rsidR="00A740AB" w:rsidP="6A987C41" w:rsidRDefault="00A740AB" w14:paraId="58055789" w14:textId="5325E602">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+                <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="324" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00721A42">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectively </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>uses the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conventions of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="5D0B3AED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General American </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English grammar, usage, spelling, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>capitalization</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and punctuation with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">minor </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">errors that </w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>do not interfere</w:t>
             </w:r>
-            <w:r w:rsidRPr="00721A42">
+            <w:r w:rsidRPr="6A987C41" w:rsidR="00A740AB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with understanding the writing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="38022619" w14:textId="77777777" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="38022619" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DE1450B" w14:textId="602CF6BA" w:rsidR="00A740AB" w:rsidRDefault="00A740AB" w:rsidP="00E075B6">
+          <w:p w:rsidR="00A740AB" w:rsidP="00E075B6" w:rsidRDefault="00A740AB" w14:paraId="4DE1450B" w14:textId="602CF6BA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="083AA67C" w14:textId="77777777" w:rsidR="00D31C81" w:rsidRDefault="00D31C81" w:rsidP="00D31C81">
+    <w:p w:rsidR="00D31C81" w:rsidP="00D31C81" w:rsidRDefault="00D31C81" w14:paraId="083AA67C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D119FF7" w14:textId="32CE26E8" w:rsidR="00D31C81" w:rsidRDefault="00D31C81" w:rsidP="00D31C81">
+    <w:p w:rsidR="00D31C81" w:rsidP="6A987C41" w:rsidRDefault="00D31C81" w14:paraId="4D119FF7" w14:textId="57D0AB65">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="14B78786" w:rsidR="143F9E4A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="000000"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>KDE:OTL</w:t>
+        <w:t>KDE:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="14B78786" w:rsidR="28F4556B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="000000"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">:DPS:KP:TC  Revised </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003546DF">
+      <w:r w:rsidRPr="14B78786" w:rsidR="143F9E4A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="000000"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OTL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B78786" w:rsidR="143F9E4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:DPS:KP:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B78786" w:rsidR="143F9E4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TC Revised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B78786" w:rsidR="143F9E4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B78786" w:rsidR="64E95E03">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3/8</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="14B78786" w:rsidR="143F9E4A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="000000"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/21</w:t>
       </w:r>
+      <w:r w:rsidRPr="14B78786" w:rsidR="653669CF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: TW Revised 7/21/26</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3832940F" w14:textId="77777777" w:rsidR="00D31C81" w:rsidRDefault="00D31C81" w:rsidP="00D31C81">
+    <w:p w:rsidR="00D31C81" w:rsidP="00D31C81" w:rsidRDefault="00D31C81" w14:paraId="3832940F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F248271" w14:textId="77777777" w:rsidR="00FF6C4C" w:rsidRDefault="007119B7"/>
+    <w:p w:rsidR="00430DF8" w:rsidRDefault="00430DF8" w14:paraId="3F248271" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00FF6C4C" w:rsidSect="001949DB">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="343D87E3" w14:textId="77777777" w:rsidR="00D50622" w:rsidRDefault="00D50622" w:rsidP="00476B40">
+    <w:p w:rsidR="00430DF8" w:rsidP="00476B40" w:rsidRDefault="00430DF8" w14:paraId="6D3F9EF3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A7D41F7" w14:textId="77777777" w:rsidR="00D50622" w:rsidRDefault="00D50622" w:rsidP="00476B40">
+    <w:p w:rsidR="00430DF8" w:rsidP="00476B40" w:rsidRDefault="00430DF8" w14:paraId="6D6B89D9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins SemiBold">
-    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AE153F0" w14:textId="77777777" w:rsidR="00D50622" w:rsidRDefault="00D50622" w:rsidP="00476B40">
+    <w:p w:rsidR="00430DF8" w:rsidP="00476B40" w:rsidRDefault="00430DF8" w14:paraId="192EBFDF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F70BA26" w14:textId="77777777" w:rsidR="00D50622" w:rsidRDefault="00D50622" w:rsidP="00476B40">
+    <w:p w:rsidR="00430DF8" w:rsidP="00476B40" w:rsidRDefault="00430DF8" w14:paraId="1FEB48FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22D73B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A68B8B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1814326894">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D31C81"/>
     <w:rsid w:val="00077CE9"/>
     <w:rsid w:val="0016678C"/>
     <w:rsid w:val="001949DB"/>
     <w:rsid w:val="002067D9"/>
     <w:rsid w:val="00220E98"/>
     <w:rsid w:val="002457FC"/>
     <w:rsid w:val="002E4C8C"/>
     <w:rsid w:val="003546DF"/>
+    <w:rsid w:val="00430DF8"/>
     <w:rsid w:val="00476B40"/>
     <w:rsid w:val="00476D9F"/>
     <w:rsid w:val="0048496D"/>
     <w:rsid w:val="005A1CA4"/>
     <w:rsid w:val="00654EBF"/>
     <w:rsid w:val="006A7D4F"/>
     <w:rsid w:val="006C4CCC"/>
-    <w:rsid w:val="007119B7"/>
     <w:rsid w:val="00721A42"/>
     <w:rsid w:val="008D1699"/>
+    <w:rsid w:val="009177DD"/>
     <w:rsid w:val="00965949"/>
     <w:rsid w:val="00A2416E"/>
     <w:rsid w:val="00A740AB"/>
     <w:rsid w:val="00AA4B02"/>
     <w:rsid w:val="00B05D68"/>
     <w:rsid w:val="00B7081F"/>
     <w:rsid w:val="00C845A8"/>
     <w:rsid w:val="00CB5780"/>
     <w:rsid w:val="00D31C81"/>
     <w:rsid w:val="00D50622"/>
     <w:rsid w:val="00DA02D1"/>
     <w:rsid w:val="00E13E57"/>
     <w:rsid w:val="00EB3182"/>
     <w:rsid w:val="00EE26CB"/>
     <w:rsid w:val="00F07E03"/>
     <w:rsid w:val="00FC34FA"/>
     <w:rsid w:val="00FC47AD"/>
+    <w:rsid w:val="05E4E767"/>
+    <w:rsid w:val="143F9E4A"/>
+    <w:rsid w:val="14B78786"/>
+    <w:rsid w:val="1AC16133"/>
+    <w:rsid w:val="2600FC5D"/>
+    <w:rsid w:val="28F4556B"/>
+    <w:rsid w:val="56110782"/>
+    <w:rsid w:val="5D0B3AED"/>
+    <w:rsid w:val="64E95E03"/>
+    <w:rsid w:val="653669CF"/>
+    <w:rsid w:val="6A987C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64049124"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1B255063-1CEE-4AD4-8AE0-CFDD773891C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3151,52 +3338,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3262,217 +3449,216 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D31C81"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00965949"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D31C81"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00476B40"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00476B40"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00476B40"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00476B40"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00965949"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A740AB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4045,192 +4231,197 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-07-24T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-07-24T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-894</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-894</Url>
       <Description>KYED-536-894</Description>
     </_dlc_DocIdUrl>
-    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE195098-6A8E-4F65-91CB-841986A537CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4FD8BBD-C07B-48A0-841E-25DFB72010C5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98F08916-DBF7-4AC5-8264-01FC55C5E246}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6529D10C-6C79-451D-8DD0-4B7877BBF710}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EA6EA8F-9740-4128-931C-C51046AD2C75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B87C94F-0C12-4A4C-9B57-0EDEAC2AF0AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48CBB32A-5258-4E5C-81BA-7F8F67C36A31}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1F680E8-9FB7-4438-B427-45B8BF36FAAF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Philbeck, Division of Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2026-07-21T20:50:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>dcb1e016-2574-469e-bdb8-f3f86f4b1168</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>3e465a3e-3ec5-4dd9-84c0-93063f57c47a</vt:lpwstr>
   </property>
 </Properties>
 </file>