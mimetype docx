--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -4,59 +4,57 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44B3D543" w14:textId="688DE125" w:rsidR="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="00403ED3">
+    <w:p w:rsidR="00403ED3" w:rsidP="00403ED3" w:rsidRDefault="00403ED3" w14:paraId="44B3D543" w14:textId="688DE125">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A5C93F1" wp14:editId="02A9A8BF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>7620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="792480" cy="841375"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
@@ -91,1797 +89,1874 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="792480" cy="841375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Considerations for Use of Narrative Techniques in Other Modes of Writing—Grades 9-10 Conferencing Guide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42094721" w14:textId="125BD883" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="00403ED3">
+    <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="42094721" w14:textId="7433EA2A">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00403ED3">
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Guiding Principle C3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00403ED3">
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: Students will compose narratives to develop real or imagined experiences or events, using effective technique, well-chosen details and well-structured event sequences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FA8404" w14:textId="63F5F6EB" w:rsidR="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="00403ED3">
+    <w:p w:rsidR="00403ED3" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="78FA8404" w14:textId="6F7EBCF7">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00403ED3">
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>C.9-10.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00403ED3">
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Use narratives strategically in other modes of writing, utilizing effective technique, well-chosen details and well-structured sequences for an intended purpose, including but not limited to introducing an idea and/or supporting a claim.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D754BE" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="00403ED3">
+    <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="00403ED3" w:rsidRDefault="00403ED3" w14:paraId="48D754BE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14490" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1931"/>
         <w:gridCol w:w="4459"/>
         <w:gridCol w:w="4050"/>
         <w:gridCol w:w="4050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00403ED3" w14:paraId="06FB19C1" w14:textId="77777777" w:rsidTr="00D36032">
+      <w:tr w:rsidR="00403ED3" w:rsidTr="3A9A8020" w14:paraId="06FB19C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DA79526" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="3DA79526" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Composition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6111AAD8" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="6111AAD8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DD40AB7" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="7DD40AB7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Where Am I Now?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AABFE0C" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="4AABFE0C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence of </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="433DFE08" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="433DFE08" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Meeting or Exceeding the Standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3C47536C" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="3C47536C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Where Am I Going?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="175819E6" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="175819E6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29E640DB" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="29E640DB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Areas for Growth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0152E329" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="0152E329" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>How Am I Going to Get There?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63E147F3" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="63E147F3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategies/Resources Needed to </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54922DFD" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="54922DFD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Strengthen My Composition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00403ED3" w14:paraId="6DFD8668" w14:textId="77777777" w:rsidTr="00D36032">
+      <w:tr w:rsidR="00403ED3" w:rsidTr="3A9A8020" w14:paraId="6DFD8668" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A17C898" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="6A17C898" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Clarity and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D775400" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="2D775400" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Coherence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55DE433D" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="55DE433D" w14:textId="4767F142">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Uses narrative strategically in other modes of writing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC660B0" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
-[...21 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="4AC660B0" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="37781E7F" w14:textId="7E69DF8A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Utilizes effective narrative technique.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1636D0D2" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
-[...21 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="1636D0D2" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="4FF5C43B" w14:textId="563AA609">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Produces clear and coherent writing in which the development, organization and style are appropriate to task, purpose and audience.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2275F143" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="2275F143" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="21B56B69" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="007A1B82" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="007A1B82" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="21B56B69" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="47E66D57" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="007A1B82" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="007A1B82" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="47E66D57" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00403ED3" w14:paraId="2E4A143E" w14:textId="77777777" w:rsidTr="00D36032">
+      <w:tr w:rsidR="00403ED3" w:rsidTr="3A9A8020" w14:paraId="2E4A143E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="321A41E3" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="321A41E3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="345E6FEA" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="345E6FEA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Develops narrative with well-chosen details.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25F844AB" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
-[...21 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="25F844AB" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="406F13BC" w14:textId="5BA76592">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Develops experiences, events and/or characters by using narrative techniques, such as:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0054F54F" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="0054F54F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>dialogue;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56537B4A" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="56537B4A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pacing;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BADAA70" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="5BADAA70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>description;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="307069C6" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="307069C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>reflection; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="639697A9" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="639697A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>multiple plot lines.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23451A38" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="23451A38" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D0B986F" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="2D0B986F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Focuses on addressing what is most significant for a specific purpose and audience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="30E395BE" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="007A1B82" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="007A1B82" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="30E395BE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="25F47570" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="007A1B82" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="007A1B82" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="25F47570" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00403ED3" w14:paraId="4B828F5A" w14:textId="77777777" w:rsidTr="00D36032">
+      <w:tr w:rsidR="00403ED3" w:rsidTr="3A9A8020" w14:paraId="4B828F5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AF75E18" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="6AF75E18" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2EE1BB2D" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="2EE1BB2D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Utilizes well-structured narrative sequences for an intended purpose.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D67BF3" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
-[...9 lines deleted...]
-          <w:p w14:paraId="535DE182" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="24D67BF3" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="535DE182" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Engages and orients the reader by:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A115F6" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="53A115F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>setting up a problem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65D4611F" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="65D4611F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>setting up a situation or observation;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F9ECB8A" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="1F9ECB8A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>establishing one or multiple point(s) of view; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29F3287A" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="29F3287A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Introducing a narrator and/or characters.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7064A4C3" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="7064A4C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6011C1E0" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="6011C1E0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Creates a smooth progression of experiences or events.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2447A417" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
-[...23 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="2447A417" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="6B6EC78A" w14:textId="1D507B09">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Uses a variety of techniques to sequence events so that they build on one another to create a coherent whole.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13E9FA63" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
-[...9 lines deleted...]
-          <w:p w14:paraId="1237682E" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00A26907" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="13E9FA63" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="1237682E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26907">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Provides a conclusion that explicitly connects the narrative’s relevance to the intended purpose of the writing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="72A479BC" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="007A1B82" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="007A1B82" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="72A479BC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2ADF1703" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="007A1B82" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="007A1B82" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="2ADF1703" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00403ED3" w14:paraId="07627B08" w14:textId="77777777" w:rsidTr="00D36032">
+      <w:tr w:rsidR="00403ED3" w:rsidTr="3A9A8020" w14:paraId="07627B08" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0066AF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AC2518D" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="00403ED3" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="6AC2518D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403ED3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Language/ Conventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5EE4C1A8" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidR="00403ED3" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="5EE4C1A8" w14:textId="2F550918">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Uses precise words and phrases, telling details and sensory language to convey a vivid picture of the experiences, events, setting and/or characters.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D36032" w:rsidP="000D3E89" w:rsidRDefault="00D36032" w14:paraId="01AD0029" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A26907">
-[...19 lines deleted...]
-          <w:p w14:paraId="3BBF709B" w14:textId="08E62F30" w:rsidR="00D36032" w:rsidRPr="00A26907" w:rsidRDefault="00D36032" w:rsidP="000D3E89">
+          </w:p>
+          <w:p w:rsidRPr="00A26907" w:rsidR="00D36032" w:rsidP="000D3E89" w:rsidRDefault="00D36032" w14:paraId="3BBF709B" w14:textId="08E62F30">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3A4FB0BE" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="007A1B82" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="007A1B82" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="3A4FB0BE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1E3C38F9" w14:textId="77777777" w:rsidR="00403ED3" w:rsidRPr="007A1B82" w:rsidRDefault="00403ED3" w:rsidP="000D3E89">
+          <w:p w:rsidRPr="007A1B82" w:rsidR="00403ED3" w:rsidP="000D3E89" w:rsidRDefault="00403ED3" w14:paraId="1E3C38F9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6238B986" w14:textId="1E111E92" w:rsidR="00FF6C4C" w:rsidRPr="00403ED3" w:rsidRDefault="00403ED3">
+    <w:p w:rsidRPr="00403ED3" w:rsidR="001F1E2B" w:rsidP="3A9A8020" w:rsidRDefault="00403ED3" w14:paraId="6238B986" w14:textId="38AF0A22">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="07C02C37">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>KDE:OTL</w:t>
+        <w:t xml:space="preserve">KDE: </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:t>:DPS:KP:TC  Revised 3/15/21</w:t>
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="07C02C37">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OTL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:DPS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="535E4950">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:KP:TC Revised 3/15/21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3A9A8020" w:rsidR="5CEC9067">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: TW Revised 7/23/26</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FF6C4C" w:rsidRPr="00403ED3" w:rsidSect="006C0080">
+    <w:sectPr w:rsidRPr="00403ED3" w:rsidR="00FF6C4C" w:rsidSect="006C0080">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="345A23EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2662BF7C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B8B231A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C49AE386"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="34238378">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2094618518">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00403ED3"/>
     <w:rsid w:val="000144B2"/>
     <w:rsid w:val="00220E98"/>
     <w:rsid w:val="00403ED3"/>
-    <w:rsid w:val="009210F0"/>
+    <w:rsid w:val="00503BCC"/>
     <w:rsid w:val="00D36032"/>
     <w:rsid w:val="00FC47AD"/>
+    <w:rsid w:val="07C02C37"/>
+    <w:rsid w:val="3A9A8020"/>
+    <w:rsid w:val="4967FBA5"/>
+    <w:rsid w:val="535E4950"/>
+    <w:rsid w:val="5CEC9067"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="628EB433"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{31022780-B62D-4A71-9FD2-11B956964D66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1947,52 +2022,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2058,157 +2133,156 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00403ED3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00403ED3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00403ED3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00403ED3"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00403ED3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2475,50 +2549,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="KDE Document" ma:contentTypeID="0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7" ma:contentTypeVersion="28" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="76f2a65d80353e131b19c3852c421bb6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3a62de7d-ba57-4f43-9dae-9623ba637be0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4cc91b328d6411d390e133fd87f787b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accessibility_x0020_Office" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Target_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:RoutingRuleDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience1" minOccurs="0"/>
                 <xsd:element ref="ns2:Publication_x0020_Date"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Application_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
@@ -2780,82 +2863,73 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Office xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">OTL - Office of Teaching and Learning</Accessibility_x0020_Office>
     <Accessibility_x0020_Audit_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audience xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">Accessible</Accessibility_x0020_Status>
     <Application_x0020_Type xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-08-05T04:00:00+00:00</Application_x0020_Date>
     <Accessibility_x0020_Target_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Application_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <Accessibility_x0020_Audit_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
     <RoutingRuleDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Publication_x0020_Date xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">2020-08-05T04:00:00+00:00</Publication_x0020_Date>
     <Audience1 xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0"/>
     <_dlc_DocId xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">KYED-536-923</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0">
       <Url>https://www.education.ky.gov/curriculum/standards/kyacadstand/_layouts/15/DocIdRedir.aspx?ID=KYED-536-923</Url>
       <Description>KYED-536-923</Description>
     </_dlc_DocIdUrl>
-    <Content_x0020_Review_x0020_Status xmlns="3a62de7d-ba57-4f43-9dae-9623ba637be0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -2863,109 +2937,114 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7AC7F97-3B0A-4F84-95BC-B0CD8FAEB3A0}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3268ACA3-D06A-43C5-B526-2A52032ED717}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9306DFE2-925A-43B4-87AC-09AF94D77399}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAE72B93-078D-404D-AD94-925C094C98E4}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D8643C5-D59F-4EA7-9135-DE661CCA494F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A17D51D-74F5-451F-BD8F-CA7BF78B1BBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F8B90A3-D5ED-4A55-BEAE-BF452ED5AC1D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692AD57B-5C48-4BF8-889B-A54BAB1FD39B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Philbeck, Division of Program Standards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001BEB557DBE01834EAB47A683706DCD5B001CB4B9AB93836842A61C86EAD5F20BA7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SetDate">
+    <vt:lpwstr>2026-07-23T16:57:09Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_SiteId">
+    <vt:lpwstr>9360c11f-90e6-4706-ad00-25fcdc9e2ed1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ActionId">
+    <vt:lpwstr>d71d7429-e919-4a6a-a375-73a1cdfdeb4e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb544694-0027-44fa-bee4-2648c0363f9d_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>3328d4fa-16e1-4822-827b-0386671b824c</vt:lpwstr>
   </property>
 </Properties>
 </file>